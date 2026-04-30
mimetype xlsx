--- v1 (2026-03-07)
+++ v2 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5208" uniqueCount="1992">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5322" uniqueCount="2030">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
@@ -6000,51 +6000,167 @@
   <si>
     <t>Requisição de diárias Jackson Luiz Venâncio de Souza  (Belo Horizonte - 10/03/2026 a 13/03/2026)</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>Requisição de diárias Everton Paulo Araújo (Belo Horizonte- 10/03/2026 a 13/03/2026)</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>Relatório e prestação de contas Ruiter Silva de Oliveira - Varginha 20/02/2026</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>Requisição de diárias Ruiter Silva de Oliveira (Três Pontas e Varginha - 06/03/2026)</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
-    <t>Prestação de contas de viagem para pesquisas de preços em Três Pontas e Varginha.</t>
+    <t>Prestação de contas de viagem para pesquisas de preços em Três Pontas e Varginha servidor Ruiter Silva de Oliveira</t>
+  </si>
+  <si>
+    <t>10373</t>
+  </si>
+  <si>
+    <t>Requerimento de adiantamento para abastecimento e estacionamento quanto em deslocamento - Belo Horizonte-MG 10/03/2026 a 13/03/2026.</t>
+  </si>
+  <si>
+    <t>10374</t>
+  </si>
+  <si>
+    <t>Requisição de diárias Felipe Tomé Mota e Silva (Belo Horizonte- 10/03/2026 a 13/03/2026)</t>
+  </si>
+  <si>
+    <t>10389</t>
+  </si>
+  <si>
+    <t>Solicitação de curso em BH, curso Dados públicos, Open Government e LGPD | 24 a 27/Março – Belo Horizonte/ MG.</t>
+  </si>
+  <si>
+    <t>10408</t>
+  </si>
+  <si>
+    <t>Relatório e prestação de contas Emerson Silva Araújo (Belo Horizonte-MG 10/03/2026 a 13/03/2026)</t>
+  </si>
+  <si>
+    <t>10412</t>
+  </si>
+  <si>
+    <t>Solicitação de Diária para curso em BH nos dia 24 a 27 de março de 2026.</t>
+  </si>
+  <si>
+    <t>10425</t>
+  </si>
+  <si>
+    <t>Requisição de diárias Cleber de Brito (Belo Horizonte- 24/03/2026 a 27/03/2026).</t>
+  </si>
+  <si>
+    <t>10435</t>
+  </si>
+  <si>
+    <t>Relatório  e prestação de contas Everton Paulo Araújo (Belo Horizonte - 10/03/2026 a 13/03/2026)</t>
+  </si>
+  <si>
+    <t>10436</t>
+  </si>
+  <si>
+    <t>Relatório e prestação de contas Jackson Luiz Venâncio de Souza (Belo Horizonte - 10/03/2026 a 13/03/2026)</t>
+  </si>
+  <si>
+    <t>10437</t>
+  </si>
+  <si>
+    <t>Relatório e prestação de contas Felipe Tomé Mota e Silva (Belo Horizonte - 10/03/2026 a 13/03/2026)</t>
+  </si>
+  <si>
+    <t>10441</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 05/03/2026</t>
+  </si>
+  <si>
+    <t>10459</t>
+  </si>
+  <si>
+    <t>Requerimento de adiantamento para abastecimento e estacionamento quanto em deslocamento Emerson Silva Araújo (Belo Horizonte - 24/03/2026  27/03/2026)</t>
+  </si>
+  <si>
+    <t>10493</t>
+  </si>
+  <si>
+    <t>Relatório e prestação de contas Cleber de Brito (Belo Horizonte - 24/03/2026 a 27/03/2026)</t>
+  </si>
+  <si>
+    <t>10494</t>
+  </si>
+  <si>
+    <t>Relatório e prestação de contas Emerson Silva Araújo (Belo Horizonte- 24/03/2026 a 27/03/2026)</t>
+  </si>
+  <si>
+    <t>10503</t>
+  </si>
+  <si>
+    <t>Relatório e prestação de Contas Ruiter Silva de Oliveira (Belo Horizonte- 24/03/2026 a 27/03/2026)</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>Requisição diárias Isabela Lourenção Messias (Belo Horizonte - 15/04/2026 a 17/04/2026)</t>
+  </si>
+  <si>
+    <t>10589</t>
+  </si>
+  <si>
+    <t>Requisição de diárias Jackson Luiz Venâncio de Souza (Belo Horizonte- 05/05/2026)</t>
+  </si>
+  <si>
+    <t>10688</t>
+  </si>
+  <si>
+    <t>Requisição de diárias Antônio Afonso de Oliveira (Belo Horizonte- 05/05/2026 a 06/05/2026)</t>
+  </si>
+  <si>
+    <t>10692</t>
+  </si>
+  <si>
+    <t>Requisição de diárias Gleyton de Oliveira (Belo Horizonte - 05/05/2026 a 06/05/2026)</t>
+  </si>
+  <si>
+    <t>10698</t>
+  </si>
+  <si>
+    <t>Requisição de diárias Bruna Renata Teodoro Silva (Belo Horizonte - 05/05/2026 a 06/05/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6336,51 +6452,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F868"/>
+  <dimension ref="A1:F887"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="145.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -23708,50 +23824,430 @@
       <c r="E867" t="s">
         <v>10</v>
       </c>
       <c r="F867" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="868" spans="1:6">
       <c r="A868" t="s">
         <v>1990</v>
       </c>
       <c r="B868" t="s">
         <v>1980</v>
       </c>
       <c r="C868" t="s">
         <v>23</v>
       </c>
       <c r="D868" t="s">
         <v>9</v>
       </c>
       <c r="E868" t="s">
         <v>10</v>
       </c>
       <c r="F868" t="s">
         <v>1991</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6">
+      <c r="A869" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B869" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C869" t="s">
+        <v>25</v>
+      </c>
+      <c r="D869" t="s">
+        <v>9</v>
+      </c>
+      <c r="E869" t="s">
+        <v>10</v>
+      </c>
+      <c r="F869" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6">
+      <c r="A870" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B870" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C870" t="s">
+        <v>27</v>
+      </c>
+      <c r="D870" t="s">
+        <v>9</v>
+      </c>
+      <c r="E870" t="s">
+        <v>10</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6">
+      <c r="A871" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C871" t="s">
+        <v>29</v>
+      </c>
+      <c r="D871" t="s">
+        <v>9</v>
+      </c>
+      <c r="E871" t="s">
+        <v>10</v>
+      </c>
+      <c r="F871" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6">
+      <c r="A872" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B872" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C872" t="s">
+        <v>31</v>
+      </c>
+      <c r="D872" t="s">
+        <v>9</v>
+      </c>
+      <c r="E872" t="s">
+        <v>10</v>
+      </c>
+      <c r="F872" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6">
+      <c r="A873" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B873" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C873" t="s">
+        <v>34</v>
+      </c>
+      <c r="D873" t="s">
+        <v>9</v>
+      </c>
+      <c r="E873" t="s">
+        <v>10</v>
+      </c>
+      <c r="F873" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6">
+      <c r="A874" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B874" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C874" t="s">
+        <v>37</v>
+      </c>
+      <c r="D874" t="s">
+        <v>9</v>
+      </c>
+      <c r="E874" t="s">
+        <v>10</v>
+      </c>
+      <c r="F874" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6">
+      <c r="A875" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B875" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C875" t="s">
+        <v>40</v>
+      </c>
+      <c r="D875" t="s">
+        <v>9</v>
+      </c>
+      <c r="E875" t="s">
+        <v>10</v>
+      </c>
+      <c r="F875" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6">
+      <c r="A876" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B876" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C876" t="s">
+        <v>43</v>
+      </c>
+      <c r="D876" t="s">
+        <v>9</v>
+      </c>
+      <c r="E876" t="s">
+        <v>10</v>
+      </c>
+      <c r="F876" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6">
+      <c r="A877" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C877" t="s">
+        <v>46</v>
+      </c>
+      <c r="D877" t="s">
+        <v>9</v>
+      </c>
+      <c r="E877" t="s">
+        <v>10</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6">
+      <c r="A878" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C878" t="s">
+        <v>49</v>
+      </c>
+      <c r="D878" t="s">
+        <v>9</v>
+      </c>
+      <c r="E878" t="s">
+        <v>10</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6">
+      <c r="A879" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C879" t="s">
+        <v>52</v>
+      </c>
+      <c r="D879" t="s">
+        <v>9</v>
+      </c>
+      <c r="E879" t="s">
+        <v>10</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6">
+      <c r="A880" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C880" t="s">
+        <v>55</v>
+      </c>
+      <c r="D880" t="s">
+        <v>9</v>
+      </c>
+      <c r="E880" t="s">
+        <v>10</v>
+      </c>
+      <c r="F880" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6">
+      <c r="A881" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C881" t="s">
+        <v>58</v>
+      </c>
+      <c r="D881" t="s">
+        <v>9</v>
+      </c>
+      <c r="E881" t="s">
+        <v>10</v>
+      </c>
+      <c r="F881" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6">
+      <c r="A882" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C882" t="s">
+        <v>61</v>
+      </c>
+      <c r="D882" t="s">
+        <v>9</v>
+      </c>
+      <c r="E882" t="s">
+        <v>10</v>
+      </c>
+      <c r="F882" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6">
+      <c r="A883" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C883" t="s">
+        <v>64</v>
+      </c>
+      <c r="D883" t="s">
+        <v>9</v>
+      </c>
+      <c r="E883" t="s">
+        <v>10</v>
+      </c>
+      <c r="F883" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6">
+      <c r="A884" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C884" t="s">
+        <v>67</v>
+      </c>
+      <c r="D884" t="s">
+        <v>9</v>
+      </c>
+      <c r="E884" t="s">
+        <v>10</v>
+      </c>
+      <c r="F884" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6">
+      <c r="A885" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C885" t="s">
+        <v>70</v>
+      </c>
+      <c r="D885" t="s">
+        <v>9</v>
+      </c>
+      <c r="E885" t="s">
+        <v>10</v>
+      </c>
+      <c r="F885" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6">
+      <c r="A886" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B886" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C886" t="s">
+        <v>73</v>
+      </c>
+      <c r="D886" t="s">
+        <v>9</v>
+      </c>
+      <c r="E886" t="s">
+        <v>10</v>
+      </c>
+      <c r="F886" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6">
+      <c r="A887" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C887" t="s">
+        <v>76</v>
+      </c>
+      <c r="D887" t="s">
+        <v>9</v>
+      </c>
+      <c r="E887" t="s">
+        <v>10</v>
+      </c>
+      <c r="F887" t="s">
+        <v>2029</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>