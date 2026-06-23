--- v2 (2026-03-14)
+++ v3 (2026-06-23)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4422" uniqueCount="1598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4674" uniqueCount="1682">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REV</t>
   </si>
   <si>
-    <t>Relatórios de rodagem do veículo</t>
+    <t>Relatórios de rodagem do veículo e outros</t>
   </si>
   <si>
     <t>Parte de diária do veículo para levar servidor para Três Pontas e Varginha para realizar pesquisa de preço e levar intimação para ex-prefeito Vitor Eloy.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Parte de diária do Veículo da Câmara</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Parte de diária de viagem à receita federal.</t>
   </si>
   <si>
     <t>22</t>
   </si>
@@ -5137,50 +5137,415 @@
     <t>10297</t>
   </si>
   <si>
     <t>Relatório de rodagem do veículo oficial _x000D_
 Localidade: Santana da Vargem _x000D_
 Data: 19/02/2025_x000D_
 Levar documento para pegar assinatura da vereadora Silmara no Sindicato</t>
   </si>
   <si>
     <t>10298</t>
   </si>
   <si>
     <t>Relatório de rodagem do veículo oficial _x000D_
 Localidade: Varginha_x000D_
 Data: 20/02/2026_x000D_
 Levar funcionário Ruiter de Oliveira Para pegar cotações e no corpo de bombeiros</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
     <t>Relatório de rodagem do veículo oficial _x000D_
 Três Pontas _x000D_
 Data: 26/02/2026_x000D_
 Levar diretora Viviane, vereadora Silmara e presidente Antônio para participar de reunião no Ministério Público</t>
+  </si>
+  <si>
+    <t>10438</t>
+  </si>
+  <si>
+    <t>Checklist de inspeção do veículo placa TDS4D99</t>
+  </si>
+  <si>
+    <t>10439</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 02/03/2026_x000D_
+Ir na padaria buscar bolos para servir na reunião de vereadores e servidores da Câmara</t>
+  </si>
+  <si>
+    <t>10440</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Três Pontas_x000D_
+Data: 04/03/2026</t>
+  </si>
+  <si>
+    <t>10442</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Três Pontas e Varginha_x000D_
+Data: 06/03/2026</t>
+  </si>
+  <si>
+    <t>10443</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Belo Horizonte _x000D_
+Data: 13/03/2026</t>
+  </si>
+  <si>
+    <t>10444</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 18/03/2026</t>
+  </si>
+  <si>
+    <t>10445</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+Localidade: Três Pontas _x000D_
+Data: 19/03/2026</t>
+  </si>
+  <si>
+    <t>10448</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo _x000D_
+19/03/2026_x000D_
+Santana da Vargem _x000D_
+Levar documentos no sindicato para assinatura da vereadora Silmara</t>
+  </si>
+  <si>
+    <t>10449</t>
+  </si>
+  <si>
+    <t>Relatório de Rodagem do veículo oficial _x000D_
+Local: Três Pontas_x000D_
+Data: 20/03/2026_x000D_
+Levar funcionária Laidia no Cartório</t>
+  </si>
+  <si>
+    <t>10450</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Local: Três Pontas_x000D_
+Data: 20/03/2026_x000D_
+Levar funcionário Ruiter em vários comércios em Três Pontas</t>
+  </si>
+  <si>
+    <t>10490</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 24/03/2026_x000D_
+Ir posto Teomara Maise Correa para abastecer o carro</t>
+  </si>
+  <si>
+    <t>10491</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Localidade: Belo Horizonte_x000D_
+Data: 24/03/2026_x000D_
+Retorno: 27/03/2026_x000D_
+Levar funcionários Ruiter e Cleber para fazer curso de capacitação.</t>
+  </si>
+  <si>
+    <t>10492</t>
+  </si>
+  <si>
+    <t>Checkliste de inspeção veículo - 30/03/2026</t>
+  </si>
+  <si>
+    <t>10572</t>
+  </si>
+  <si>
+    <t>Relatório rodagem _x000D_
+Santana da Vargem _x000D_
+01/04/2026_x000D_
+Levar o carro para lavar e calibrar os pneus</t>
+  </si>
+  <si>
+    <t>10573</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem _x000D_
+Santana da Vargem _x000D_
+06/04/2026_x000D_
+Levar documentos para pegar assinatura com a vereadora Silmara</t>
+  </si>
+  <si>
+    <t>10601</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Local: Santana da Vargem_x000D_
+Data: 10/04/2026_x000D_
+Levar documentos para pegar assinatura da vereadora Silmara</t>
+  </si>
+  <si>
+    <t>10602</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Três Pontas_x000D_
+Data: 15/04/2026_x000D_
+Ir na casa da funcionária Isabela para pegar chave</t>
+  </si>
+  <si>
+    <t>10603</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo_x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 16/04/2026_x000D_
+Levar funcionário Ruiter  para fazer cotação nos comércios local</t>
+  </si>
+  <si>
+    <t>10604</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 15/04/2026_x000D_
+Levar funcionário Ruiter para fazer cotação em comércios local</t>
+  </si>
+  <si>
+    <t>10634</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Três Pontas _x000D_
+Data: 22/04/2026_x000D_
+Localidade: Ir na papelaria buscar material para Câmara</t>
+  </si>
+  <si>
+    <t>10639</t>
+  </si>
+  <si>
+    <t>Departamento de Estradas de Rodagem do Estado de Minas Gerais - Notificação de Autuação de Infração de Trânsito</t>
+  </si>
+  <si>
+    <t>10646</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem_x000D_
+Data de ida: 24/04/2026_x000D_
+Ir no sindicato dos trabalhadores rurais pegar assinatura da vereadora Silmara em documento</t>
+  </si>
+  <si>
+    <t>10650</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo automotor_x000D_
+Localidade Santana da Vargem_x000D_
+Data 27/04/2026_x000D_
+Pegar assinaturas da vereadora silmara em documento na sua casa</t>
+  </si>
+  <si>
+    <t>10732</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo _x000D_
+Localidade: Belo Horizonte _x000D_
+Data: 05/05/2026 a 06/05/2026_x000D_
+Pedágio de R$15,00, 2x. Abastecimento Posto Linux Valor R$133,45, Km: 13.775 estacionamento dia 05/05 R$80,00, estacionamento dia 06/05 R$25,00, estacionamento pernoite valor R$60,00, abastecimento posto wap R$233,689 km 14.008</t>
+  </si>
+  <si>
+    <t>10734</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 07/05/2026_x000D_
+Abastecer Auto Posto valor R$279,55 km14398</t>
+  </si>
+  <si>
+    <t>10735</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Três Pontas_x000D_
+Data: 07/05/2026_x000D_
+Levar Laidia Controladora Interna no Cartório</t>
+  </si>
+  <si>
+    <t>10758</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Localidade: Três Pontas_x000D_
+Data: 11/05/2026_x000D_
+Levar vereadores Paulinho, Jackson, vereadora Bruna e presidente Antônio para participar de reunião com  diretoria do hospital</t>
+  </si>
+  <si>
+    <t>10759</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem _x000D_
+Data 11/05/2026_x000D_
+Ir na casa do Cleber buscar a chave da sala dele</t>
+  </si>
+  <si>
+    <t>10760</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 11/05/2026_x000D_
+Localidade: Varginha _x000D_
+Levar o veículo para fazer revisão</t>
+  </si>
+  <si>
+    <t>10761</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 11/05/2026_x000D_
+Levar funcionário Ruiter no Rony supermercado</t>
+  </si>
+  <si>
+    <t>10765</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 12/05/2026_x000D_
+Levar carro para abastecer valor R$116,25 KM 14.585</t>
+  </si>
+  <si>
+    <t>10843</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo automotor _x000D_
+Localidade: Belo Horizonte _x000D_
+Data: 12/05/2026 a 15/05/2026</t>
+  </si>
+  <si>
+    <t>10865</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Localidade Brasília_x000D_
+Data: 17/05/2026 a 23/05/2026_x000D_
+Levar vereadores Jackson, Paulinho, Paulo José e Funcionário Ruiter para participar de evento 16ª Engitec, agenda na Câmara Federal, Audiência no Ministério da saúde e posse no Tribunal de Contas da União</t>
+  </si>
+  <si>
+    <t>10866</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem _x000D_
+Data: 26/05/2026_x000D_
+Levar controladora interna Laidia no Cartório</t>
+  </si>
+  <si>
+    <t>10867</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo Oficial_x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 26/05/2026_x000D_
+Levar diretora Viviane na Assitência Social</t>
+  </si>
+  <si>
+    <t>10875</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem -MG_x000D_
+Data: 27/05/2026 _x000D_
+Ir na padaria buscar pão de queijo para reunião</t>
+  </si>
+  <si>
+    <t>10884</t>
+  </si>
+  <si>
+    <t>Relatório  de rodagem do veículo oficial_x000D_
+Localidade: Santana da Vargem_x000D_
+Data: 28/05/2026_x000D_
+Levar Diretora Viviane no Posto para abastecer o veículo</t>
+  </si>
+  <si>
+    <t>10919</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Data: 01/06/2026_x000D_
+Localidade: Três Pontas_x000D_
+Levar funcionário Ruiter na Unimed e em outros comércios</t>
+  </si>
+  <si>
+    <t>10968</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Santana da Vargem_x000D_
+Data de ida: 10/06/2026_x000D_
+Ir no sindicato dos trabalhadores rurais para pegar assinatura da vereadora Silmara</t>
+  </si>
+  <si>
+    <t>10971</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial_x000D_
+Localidade: Santana da Vargem _x000D_
+Data: 11/06/2026_x000D_
+Levar diretora Viviane e buscar na Assistência Social</t>
+  </si>
+  <si>
+    <t>10997</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem do veículo oficial _x000D_
+Localidade: Três Pontas_x000D_
+Data: 16/06/2026_x000D_
+Levar Laidia do controle interno no cartório</t>
+  </si>
+  <si>
+    <t>10999</t>
+  </si>
+  <si>
+    <t>Relatório de rodagem veículo oficial _x000D_
+Data: 17/06/2026_x000D_
+Local: Santana da Vargem - Rural_x000D_
+Levar diretor viviane na propriedade do ex vereador Carlos César para convidar para participar da reunião ordinária a pedido de vereadores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5472,61 +5837,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F737"/>
+  <dimension ref="A1:F779"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="31.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
@@ -20224,50 +20589,890 @@
       <c r="E736" t="s">
         <v>10</v>
       </c>
       <c r="F736" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
         <v>1596</v>
       </c>
       <c r="B737" t="s">
         <v>1586</v>
       </c>
       <c r="C737" t="s">
         <v>25</v>
       </c>
       <c r="D737" t="s">
         <v>9</v>
       </c>
       <c r="E737" t="s">
         <v>10</v>
       </c>
       <c r="F737" t="s">
         <v>1597</v>
+      </c>
+    </row>
+    <row r="738" spans="1:6">
+      <c r="A738" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C738" t="s">
+        <v>28</v>
+      </c>
+      <c r="D738" t="s">
+        <v>9</v>
+      </c>
+      <c r="E738" t="s">
+        <v>10</v>
+      </c>
+      <c r="F738" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="739" spans="1:6">
+      <c r="A739" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C739" t="s">
+        <v>31</v>
+      </c>
+      <c r="D739" t="s">
+        <v>9</v>
+      </c>
+      <c r="E739" t="s">
+        <v>10</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="740" spans="1:6">
+      <c r="A740" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C740" t="s">
+        <v>34</v>
+      </c>
+      <c r="D740" t="s">
+        <v>9</v>
+      </c>
+      <c r="E740" t="s">
+        <v>10</v>
+      </c>
+      <c r="F740" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C741" t="s">
+        <v>37</v>
+      </c>
+      <c r="D741" t="s">
+        <v>9</v>
+      </c>
+      <c r="E741" t="s">
+        <v>10</v>
+      </c>
+      <c r="F741" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="742" spans="1:6">
+      <c r="A742" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C742" t="s">
+        <v>40</v>
+      </c>
+      <c r="D742" t="s">
+        <v>9</v>
+      </c>
+      <c r="E742" t="s">
+        <v>10</v>
+      </c>
+      <c r="F742" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="743" spans="1:6">
+      <c r="A743" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C743" t="s">
+        <v>43</v>
+      </c>
+      <c r="D743" t="s">
+        <v>9</v>
+      </c>
+      <c r="E743" t="s">
+        <v>10</v>
+      </c>
+      <c r="F743" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="744" spans="1:6">
+      <c r="A744" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C744" t="s">
+        <v>46</v>
+      </c>
+      <c r="D744" t="s">
+        <v>9</v>
+      </c>
+      <c r="E744" t="s">
+        <v>10</v>
+      </c>
+      <c r="F744" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="745" spans="1:6">
+      <c r="A745" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B745" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C745" t="s">
+        <v>49</v>
+      </c>
+      <c r="D745" t="s">
+        <v>9</v>
+      </c>
+      <c r="E745" t="s">
+        <v>10</v>
+      </c>
+      <c r="F745" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="746" spans="1:6">
+      <c r="A746" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B746" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C746" t="s">
+        <v>52</v>
+      </c>
+      <c r="D746" t="s">
+        <v>9</v>
+      </c>
+      <c r="E746" t="s">
+        <v>10</v>
+      </c>
+      <c r="F746" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="747" spans="1:6">
+      <c r="A747" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B747" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C747" t="s">
+        <v>55</v>
+      </c>
+      <c r="D747" t="s">
+        <v>9</v>
+      </c>
+      <c r="E747" t="s">
+        <v>10</v>
+      </c>
+      <c r="F747" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="748" spans="1:6">
+      <c r="A748" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B748" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C748" t="s">
+        <v>6</v>
+      </c>
+      <c r="D748" t="s">
+        <v>9</v>
+      </c>
+      <c r="E748" t="s">
+        <v>10</v>
+      </c>
+      <c r="F748" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="749" spans="1:6">
+      <c r="A749" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C749" t="s">
+        <v>12</v>
+      </c>
+      <c r="D749" t="s">
+        <v>9</v>
+      </c>
+      <c r="E749" t="s">
+        <v>10</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="750" spans="1:6">
+      <c r="A750" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C750" t="s">
+        <v>62</v>
+      </c>
+      <c r="D750" t="s">
+        <v>9</v>
+      </c>
+      <c r="E750" t="s">
+        <v>10</v>
+      </c>
+      <c r="F750" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="751" spans="1:6">
+      <c r="A751" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C751" t="s">
+        <v>15</v>
+      </c>
+      <c r="D751" t="s">
+        <v>9</v>
+      </c>
+      <c r="E751" t="s">
+        <v>10</v>
+      </c>
+      <c r="F751" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="752" spans="1:6">
+      <c r="A752" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C752" t="s">
+        <v>67</v>
+      </c>
+      <c r="D752" t="s">
+        <v>9</v>
+      </c>
+      <c r="E752" t="s">
+        <v>10</v>
+      </c>
+      <c r="F752" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="753" spans="1:6">
+      <c r="A753" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C753" t="s">
+        <v>18</v>
+      </c>
+      <c r="D753" t="s">
+        <v>9</v>
+      </c>
+      <c r="E753" t="s">
+        <v>10</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="754" spans="1:6">
+      <c r="A754" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B754" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C754" t="s">
+        <v>72</v>
+      </c>
+      <c r="D754" t="s">
+        <v>9</v>
+      </c>
+      <c r="E754" t="s">
+        <v>10</v>
+      </c>
+      <c r="F754" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="755" spans="1:6">
+      <c r="A755" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B755" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C755" t="s">
+        <v>21</v>
+      </c>
+      <c r="D755" t="s">
+        <v>9</v>
+      </c>
+      <c r="E755" t="s">
+        <v>10</v>
+      </c>
+      <c r="F755" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="756" spans="1:6">
+      <c r="A756" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C756" t="s">
+        <v>123</v>
+      </c>
+      <c r="D756" t="s">
+        <v>9</v>
+      </c>
+      <c r="E756" t="s">
+        <v>10</v>
+      </c>
+      <c r="F756" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="757" spans="1:6">
+      <c r="A757" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B757" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C757" t="s">
+        <v>126</v>
+      </c>
+      <c r="D757" t="s">
+        <v>9</v>
+      </c>
+      <c r="E757" t="s">
+        <v>10</v>
+      </c>
+      <c r="F757" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="758" spans="1:6">
+      <c r="A758" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B758" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C758" t="s">
+        <v>129</v>
+      </c>
+      <c r="D758" t="s">
+        <v>9</v>
+      </c>
+      <c r="E758" t="s">
+        <v>10</v>
+      </c>
+      <c r="F758" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="759" spans="1:6">
+      <c r="A759" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B759" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C759" t="s">
+        <v>132</v>
+      </c>
+      <c r="D759" t="s">
+        <v>9</v>
+      </c>
+      <c r="E759" t="s">
+        <v>10</v>
+      </c>
+      <c r="F759" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="760" spans="1:6">
+      <c r="A760" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B760" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C760" t="s">
+        <v>135</v>
+      </c>
+      <c r="D760" t="s">
+        <v>9</v>
+      </c>
+      <c r="E760" t="s">
+        <v>10</v>
+      </c>
+      <c r="F760" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="761" spans="1:6">
+      <c r="A761" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B761" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C761" t="s">
+        <v>24</v>
+      </c>
+      <c r="D761" t="s">
+        <v>9</v>
+      </c>
+      <c r="E761" t="s">
+        <v>10</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="762" spans="1:6">
+      <c r="A762" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B762" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C762" t="s">
+        <v>27</v>
+      </c>
+      <c r="D762" t="s">
+        <v>9</v>
+      </c>
+      <c r="E762" t="s">
+        <v>10</v>
+      </c>
+      <c r="F762" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="763" spans="1:6">
+      <c r="A763" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B763" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C763" t="s">
+        <v>142</v>
+      </c>
+      <c r="D763" t="s">
+        <v>9</v>
+      </c>
+      <c r="E763" t="s">
+        <v>10</v>
+      </c>
+      <c r="F763" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="764" spans="1:6">
+      <c r="A764" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B764" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C764" t="s">
+        <v>30</v>
+      </c>
+      <c r="D764" t="s">
+        <v>9</v>
+      </c>
+      <c r="E764" t="s">
+        <v>10</v>
+      </c>
+      <c r="F764" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="765" spans="1:6">
+      <c r="A765" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B765" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C765" t="s">
+        <v>147</v>
+      </c>
+      <c r="D765" t="s">
+        <v>9</v>
+      </c>
+      <c r="E765" t="s">
+        <v>10</v>
+      </c>
+      <c r="F765" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="766" spans="1:6">
+      <c r="A766" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B766" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C766" t="s">
+        <v>150</v>
+      </c>
+      <c r="D766" t="s">
+        <v>9</v>
+      </c>
+      <c r="E766" t="s">
+        <v>10</v>
+      </c>
+      <c r="F766" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="767" spans="1:6">
+      <c r="A767" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B767" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C767" t="s">
+        <v>153</v>
+      </c>
+      <c r="D767" t="s">
+        <v>9</v>
+      </c>
+      <c r="E767" t="s">
+        <v>10</v>
+      </c>
+      <c r="F767" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="768" spans="1:6">
+      <c r="A768" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B768" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C768" t="s">
+        <v>156</v>
+      </c>
+      <c r="D768" t="s">
+        <v>9</v>
+      </c>
+      <c r="E768" t="s">
+        <v>10</v>
+      </c>
+      <c r="F768" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="769" spans="1:6">
+      <c r="A769" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B769" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C769" t="s">
+        <v>159</v>
+      </c>
+      <c r="D769" t="s">
+        <v>9</v>
+      </c>
+      <c r="E769" t="s">
+        <v>10</v>
+      </c>
+      <c r="F769" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="770" spans="1:6">
+      <c r="A770" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B770" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C770" t="s">
+        <v>162</v>
+      </c>
+      <c r="D770" t="s">
+        <v>9</v>
+      </c>
+      <c r="E770" t="s">
+        <v>10</v>
+      </c>
+      <c r="F770" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="771" spans="1:6">
+      <c r="A771" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B771" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C771" t="s">
+        <v>165</v>
+      </c>
+      <c r="D771" t="s">
+        <v>9</v>
+      </c>
+      <c r="E771" t="s">
+        <v>10</v>
+      </c>
+      <c r="F771" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="772" spans="1:6">
+      <c r="A772" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B772" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C772" t="s">
+        <v>33</v>
+      </c>
+      <c r="D772" t="s">
+        <v>9</v>
+      </c>
+      <c r="E772" t="s">
+        <v>10</v>
+      </c>
+      <c r="F772" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="773" spans="1:6">
+      <c r="A773" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B773" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C773" t="s">
+        <v>170</v>
+      </c>
+      <c r="D773" t="s">
+        <v>9</v>
+      </c>
+      <c r="E773" t="s">
+        <v>10</v>
+      </c>
+      <c r="F773" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="774" spans="1:6">
+      <c r="A774" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C774" t="s">
+        <v>173</v>
+      </c>
+      <c r="D774" t="s">
+        <v>9</v>
+      </c>
+      <c r="E774" t="s">
+        <v>10</v>
+      </c>
+      <c r="F774" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="775" spans="1:6">
+      <c r="A775" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C775" t="s">
+        <v>176</v>
+      </c>
+      <c r="D775" t="s">
+        <v>9</v>
+      </c>
+      <c r="E775" t="s">
+        <v>10</v>
+      </c>
+      <c r="F775" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="776" spans="1:6">
+      <c r="A776" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C776" t="s">
+        <v>179</v>
+      </c>
+      <c r="D776" t="s">
+        <v>9</v>
+      </c>
+      <c r="E776" t="s">
+        <v>10</v>
+      </c>
+      <c r="F776" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="777" spans="1:6">
+      <c r="A777" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C777" t="s">
+        <v>182</v>
+      </c>
+      <c r="D777" t="s">
+        <v>9</v>
+      </c>
+      <c r="E777" t="s">
+        <v>10</v>
+      </c>
+      <c r="F777" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="778" spans="1:6">
+      <c r="A778" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C778" t="s">
+        <v>36</v>
+      </c>
+      <c r="D778" t="s">
+        <v>9</v>
+      </c>
+      <c r="E778" t="s">
+        <v>10</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="779" spans="1:6">
+      <c r="A779" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C779" t="s">
+        <v>39</v>
+      </c>
+      <c r="D779" t="s">
+        <v>9</v>
+      </c>
+      <c r="E779" t="s">
+        <v>10</v>
+      </c>
+      <c r="F779" t="s">
+        <v>1681</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>