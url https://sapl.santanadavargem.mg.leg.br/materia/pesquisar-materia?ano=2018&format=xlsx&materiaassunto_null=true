--- v0 (2025-11-05)
+++ v1 (2026-04-23)
@@ -54,376 +54,376 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda e subemenda</t>
   </si>
   <si>
     <t>Rodrigo Scalioni</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/14/emenda_loa_2019_digitalizado.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/14/emenda_loa_2019_digitalizado.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao projeto de Lei 029/2018 que Projeto de Lei n° 029/2018 (Autoria do Executivo) "Estima a receita e fixa a despesa do Município de Santana da Vargem-MG para o exercício financeiro de 2019"</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>Indicações</t>
+    <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Felipe</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_05_felipao.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_05_felipao.pdf</t>
   </si>
   <si>
     <t>"INDICA A PREMENTE NECESSIDADE DE COLOCAÇÃO DE UMA DEFENSA METÁLICA".</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer das Comissões Permanentes</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  DIÁRIA PARA COBERTURA DE DESPESAS DE VIAGENS DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE SANTANA DA VARGEM - MG</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Rodrigo Scalioni, João Martins, Luiz Felipe</t>
   </si>
   <si>
     <t>Parecer 005/2018 da Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Parecer desfavorável ao projeto 007/2018</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Parecer do projeto nº 36/2018</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_p._29.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_p._29.pdf</t>
   </si>
   <si>
     <t>Parecer do projeto de Lei nº 29/2018 - LOA 2019</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/63/parecer_lei_38_-_2018.docx</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/63/parecer_lei_38_-_2018.docx</t>
   </si>
   <si>
     <t>Autoriza alienação de imóvel</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/64/parecer_lei_37-2018.docx</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/64/parecer_lei_37-2018.docx</t>
   </si>
   <si>
     <t>Autoriza o município de Santana da Vargem a realizar concessão de uso com encargos do imóvel que especifica e dá outras providencias</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/67/parecer_da_c.l.j.rf.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/67/parecer_da_c.l.j.rf.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Santana da Vargem a realizar concessão de uso com encargos do imóvel que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/68/02_parecer_cfo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/68/02_parecer_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento ao Projeto de Lei ordinária 31/2018.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/69/03_pare_cljrf.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/69/03_pare_cljrf.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final para o Projeto de Lei 31</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Carlos Cezar</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/48/024-2018_abre_proc_julg_cont_2016.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/48/024-2018_abre_proc_julg_cont_2016.pdf</t>
   </si>
   <si>
     <t>Determina a abertura de processo administrativo para o julgamento de contas do Exercício Financeiro de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/649/portaria_025-2018_aquisicao_de_cartuchos.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/649/portaria_025-2018_aquisicao_de_cartuchos.pdf</t>
   </si>
   <si>
     <t>Determina a abertura de processo licitatório para aquisição de cartuchos para tonners de impressoras</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/2/026_2018_aut_serv.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/2/026_2018_aut_serv.pdf</t>
   </si>
   <si>
     <t>Autoriza Servidor a conduzir o veículo do Legislativo</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/648/portaria_27_exonera_maisa_expedita_da_silva.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/648/portaria_27_exonera_maisa_expedita_da_silva.pdf</t>
   </si>
   <si>
     <t>Exonera servidora ocupante de cargo comissionado, seretária</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/8/29_portaria_contratacao_contabil.docx</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/8/29_portaria_contratacao_contabil.docx</t>
   </si>
   <si>
     <t>Determina a abertura de processo licitatório para contratação de serviço de Assessoria Contábil por tempo determinado</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/11/portaria_30.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/11/portaria_30.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE RECESSO NO ÂMBITO DAS ATIVIDADES DA CÂMARA MUNICIPAL DE SANTANA DA VARGEM E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/10/31_recesso_ponto_facultativo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/10/31_recesso_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre recesso no Âmbito das atividades da Câmara Municipal de Santana da Vargem, e dá outras providências”_x000D_
 DIA DO SERVIDOR PUBLICO</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/49/portaria_32.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/49/portaria_32.pdf</t>
   </si>
   <si>
     <t>Determina abertura de processo administrativo disciplinar para apurar eventuais irregularidades cometidas pela Auxiliar Legislativa</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/59/portaria_33.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/59/portaria_33.pdf</t>
   </si>
   <si>
     <t>Ratifica o processo de dispensa de licitação de nº 006/2018 para aquisição de objetos da portaria 025/2018</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/57/34_nomea_jamile.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/57/34_nomea_jamile.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de servidora para ocupar cargo em comissão (secretária).</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/58/01_portaria_35_aquisicao_placas_e_carteiras_uqM1E3I.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/58/01_portaria_35_aquisicao_placas_e_carteiras_uqM1E3I.pdf</t>
   </si>
   <si>
     <t>determina abertura de processo licitatório para a aquisição de objetos descriminados na tabela abaixo.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/71/36_exonera.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/71/36_exonera.pdf</t>
   </si>
   <si>
     <t>EXONERA CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/74/portaria_37.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/74/portaria_37.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre recesso no Âmbito das atividades da Câmara Municipal de Santana da Vargem, e dá outras providencias”</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REJEIÇÃO DE CONTAS DA PREFEITURA DO MUNICÍPIO DE SANTANA DA VARGEM, REFERENTE AO EXERCÍCIO DE 2014"</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Renato Theodoro da Silva</t>
   </si>
   <si>
     <t>“Dispõe sobre revogação da Lei Complementar 005 de 28 de dezembro de 2017, e dá outras providências”</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/370/lei-complementar-10-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/370/lei-complementar-10-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da nomenclatura do Procurador Geral do Município constante na Lei Municipal nº.1.119, de 02 de março de 2009 e dá outras providências”</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>“Cria Projeto/Atividade no PPA e autoriza abertura de crédito especial que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>"Dispõe sobre permissão de uso de bem publico e da outras providências"</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>102</t>
   </si>
@@ -472,301 +472,301 @@
   <si>
     <t>28</t>
   </si>
   <si>
     <t>José Elias Figueiredo, Carlos Cezar, Marcos Roberto, Silmara Girlaine</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DO ART 2° DA LEI COMPLEMENTAR N°006/2017."</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>“Cria Programa de Atividade no PPA e autoriza abertura de crédito especial que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/16/lei-1454-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/16/lei-1454-2018.pdf</t>
   </si>
   <si>
     <t>"Cria projeto/atividade no PPA e autoriza abertura de crédito especial que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/23/lei-1461-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/23/lei-1461-2018.pdf</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>"Dispõe sobre convênio de cooperação técnica e financeira entre entes públicos visando o cofinanciamento da Santa Casa de Misericórdia do Hospital São Francisco de Assis e dá outras providências."</t>
   </si>
   <si>
     <t>"Altera o inciso I do artigo 31 da Lei Municipal n° 1.235 de 21 de fevereiro de 2011 que 'Institui a Lei Geral Municipal da microempresa, da empresa de pequeno porte e do microempreendedor individual e dá outras providências.' "</t>
   </si>
   <si>
     <t>"Dispõe sobre permissão de uso de bem publico e da outras providências."</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>"Dispõe sobre permissão de uso de bem Público e dá outras providências."</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do Art. 4° e Art. 10 da Lei 1.350 de 10 de Junho de 2014 que "Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor - SMDC - Institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, o Concelho Municipal de Proteção e Defesa do Consumidor - CONDECON, e institui o Fundo Municipal de Proteção e Defesa do Consumidor - FMPDC."</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>"Cria projetos/atividades no PPA, autoriza abertura de créditos especiais que especifica, adequa orçamento da Secretaria de Ação Social e dá outras providências."</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2019 e dá outras providências."</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/360/013_2018_plo_exc.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/360/013_2018_plo_exc.pdf</t>
   </si>
   <si>
     <t>"Cria projetos/atividades no PPA, autoriza abertura de créditos especiais e suplementares que especifica, adequa orçamento da Secretaria de Ação Social e dá outras providências"</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/364/lei-1452-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/364/lei-1452-2018.pdf</t>
   </si>
   <si>
     <t>"Altera redação da lei 1451/2018 quanto a inclusão de fonte de recursos e dá outras providências"</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/365/lei-1457-2018_1.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/365/lei-1457-2018_1.pdf</t>
   </si>
   <si>
     <t>"Altera redação da lei 1453/2018 quanto a inclusão de fonte de recursos e dá outras providências"</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/366/lei-1458-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/366/lei-1458-2018.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao artigo 3° da lei 1454/2018 e dá outras providências"</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/368/lei-1460-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/368/lei-1460-2018.pdf</t>
   </si>
   <si>
     <t>"Cria projetos/atividades no PPA, autoriza abertura de créditos especiais e dá outras providências."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/367/lei-1461-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/367/lei-1461-2018.pdf</t>
   </si>
   <si>
     <t>"Cria projetos/atividades no PPA, autoriza abertura de créditos suplementares e especiais que especifica, e dá outras providências. “</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/361/lei-1462-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/361/lei-1462-2018.pdf</t>
   </si>
   <si>
     <t>"Autoriza a inclusão de projeto/atividade (Fomento á organização e integração das Ações e Serviços de Saúde em rede regionalizada e hierarquizada) na lei 1442 de 2017, (PPA 2018/2021) e abertura de crédito especial que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/359/01_021_2018_plo_exc.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/359/01_021_2018_plo_exc.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre permissão de uso de bem público para a realização da festa do peão e dá outras providências"</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Projeto de Lei n° 022/2018 (Autoria do Executivo) "Cria Projeto/Atividade no PPA, autoriza abertura do crédito especial, com fim de pactuação de Cooperação Financeira Entre entes Públicos, para disponibilização de serviços do PROCON aos munícipes de Santana da Vargem-MG e dá outras providências."</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>"Cria/Projeto no PPA, autoriza abertura de crédito especial, com a finalidade de execução de recurso oriundo de emenda parlamentar FNS 3155007 - incremento PAB e dá outras providência."</t>
   </si>
   <si>
     <t>"Cria/Projeto no PPA, autoriza abertura de crédito especial, com a finalidade de execução de recurso oriundo de emenda parlamentar FNS 315507 - incremento PAB e dá outras providência."</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/19/01_025-18_plo_exc.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/19/01_025-18_plo_exc.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A EFETIVAR A DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL DA ÁREA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS ".</t>
   </si>
   <si>
     <t>"Cria a coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC),do Município  de Santana da Vargem e da outras providências."</t>
   </si>
   <si>
     <t>"Acrescenta a alínea "g"no inciso II,do artigo 2° da lei Municipal n°630-B,de setembro de 1997 e dá outras providências ".</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do Conselho Municipal de Esportes".</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Santana da Vargem-MG para o exercício financeiro de 2019".</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCENTA DISPOSITIVO À LEI MUNICIPAL N°1.466 DE 27 DE SETEMBRO DE 2018 DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A EFETIVAR A DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL DA ÁREA QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>Projeto de Lei n° 032/2018 (Autoria do Executivo) "Dispõe sobre alteração da redação do art. 1° da Lei Municipal n° 1.118 de Fevereiro de 2009 e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/3/01_033-2018.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/3/01_033-2018.pdf</t>
   </si>
   <si>
     <t>"Institui o regime de diárias para agentes políticos, no âmbito do poder executivo, e dá outras providências"</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração alínea "a" do artigo 3° da Lei Municipal nº 1.282 de 28 de dezembro de 2011 que "Autoriza o Executivo Municipal a adquirir e doar imóvel do patrimônio publico municipal e dá outras providencias</t>
   </si>
   <si>
     <t>Proj. de Lei nº 35/2018 "Institui o regime de diárias para agentes políticos , no âmbito do poder executivo e dá outras providencias"</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/55/sem_titulo_1.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/55/sem_titulo_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e prestação de contas de adiantamentos para a realização de despesas urgentes e de pequeno vulto no âmbito do Município de _x000D_
 Santana da Vargem</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>PLOLe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>João Martins, Carlos Cezar</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/369/lei-1482-2019-estabelece-a-instalacao-de-grades-em-agencias-bancarias-e-similares.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/369/lei-1482-2019-estabelece-a-instalacao-de-grades-em-agencias-bancarias-e-similares.pdf</t>
   </si>
   <si>
     <t>“Estabelece a instalação de grades em agências bancárias e similares”.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Expedito, Carlos Cezar, Silmara Girlaine</t>
   </si>
   <si>
     <t>"ESTABELECE OS REQUISITOS PARA CONCESSÃO DE ESTABILIDADE DO SERVIDOR EFETIVO DO PODER LEGISLATIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silmara Girlaine, Expedito, Marcos Roberto</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/9/requerimento_cpi.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/9/requerimento_cpi.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA ABERTURA DE CPI - SILMARA GIRLAINE, EXPEDITO ALVES E MARCOS ROBERTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1073,68 +1073,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/14/emenda_loa_2019_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_05_felipao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_p._29.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/63/parecer_lei_38_-_2018.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/64/parecer_lei_37-2018.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/67/parecer_da_c.l.j.rf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/68/02_parecer_cfo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/69/03_pare_cljrf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/48/024-2018_abre_proc_julg_cont_2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/649/portaria_025-2018_aquisicao_de_cartuchos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/2/026_2018_aut_serv.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/648/portaria_27_exonera_maisa_expedita_da_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/8/29_portaria_contratacao_contabil.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/11/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/10/31_recesso_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/49/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/59/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/57/34_nomea_jamile.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/58/01_portaria_35_aquisicao_placas_e_carteiras_uqM1E3I.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/71/36_exonera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/74/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/370/lei-complementar-10-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/16/lei-1454-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/23/lei-1461-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/360/013_2018_plo_exc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/364/lei-1452-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/365/lei-1457-2018_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/366/lei-1458-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/368/lei-1460-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/367/lei-1461-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/361/lei-1462-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/359/01_021_2018_plo_exc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/19/01_025-18_plo_exc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/3/01_033-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/55/sem_titulo_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/369/lei-1482-2019-estabelece-a-instalacao-de-grades-em-agencias-bancarias-e-similares.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/9/requerimento_cpi.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/14/emenda_loa_2019_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/1/indicacao_05_felipao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/54/parecer_p._29.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/63/parecer_lei_38_-_2018.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/64/parecer_lei_37-2018.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/67/parecer_da_c.l.j.rf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/68/02_parecer_cfo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/69/03_pare_cljrf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/48/024-2018_abre_proc_julg_cont_2016.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/649/portaria_025-2018_aquisicao_de_cartuchos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/2/026_2018_aut_serv.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/648/portaria_27_exonera_maisa_expedita_da_silva.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/8/29_portaria_contratacao_contabil.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/11/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/10/31_recesso_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/49/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/59/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/57/34_nomea_jamile.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/58/01_portaria_35_aquisicao_placas_e_carteiras_uqM1E3I.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/71/36_exonera.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/74/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/370/lei-complementar-10-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/16/lei-1454-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/23/lei-1461-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/360/013_2018_plo_exc.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/364/lei-1452-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/365/lei-1457-2018_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/366/lei-1458-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/368/lei-1460-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/367/lei-1461-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/361/lei-1462-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/359/01_021_2018_plo_exc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/19/01_025-18_plo_exc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/3/01_033-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/55/sem_titulo_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/369/lei-1482-2019-estabelece-a-instalacao-de-grades-em-agencias-bancarias-e-similares.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2018/9/requerimento_cpi.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>