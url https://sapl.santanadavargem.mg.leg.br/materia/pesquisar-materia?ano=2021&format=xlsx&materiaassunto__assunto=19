--- v0 (2025-11-06)
+++ v1 (2026-04-22)
@@ -54,261 +54,261 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Elias Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_04-2021_executivo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_04-2021_executivo.pdf</t>
   </si>
   <si>
     <t>Revoga a  Lei Municipal 1.468, 12 de novembro de 2018 e concede efeito repristinatório ao artigo 1° da Lei Municipal 1.118, de 11 de Fevereiro de 2009, que autoriza o Município de Santana da Vargem a participar do Consórcio Intermunicipal de Saúde Sulmineiro-CISSUL, e dá outras providências</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_05-2021_executivo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_05-2021_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.494, de 20 de Agosto de 2019 que autoriza filiação ao CISLAGOS- Consórcio Intermunicipal de Saúde da Região dos Lagos do Sul de Minas</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_ordinaria_n_09__executivo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_ordinaria_n_09__executivo.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei municipal 1.118, de 11 de fevereiro de 2009, que autoriza o município de Santana da Vargem a participar do Consórcio Intermunicipal de Saúde Sulmineiro -CISSUL e revoga a lei municipal 1.468, de 12 de novembro de 2018 e dá outras providências</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_ordinaria_n_10_executivo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_ordinaria_n_10_executivo.pdf</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/987/projeto_de_lei_31-2021.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/987/projeto_de_lei_31-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial por superávit financeiro visando o cofinanciamento da Santa Casa de Misericórdia do Hospital São Francisco de Assis para manutenção de leitos da UTI COVID-19 e dá outras providências</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/991/30-04-2021_projeto_de_lei_32_-2021.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/991/30-04-2021_projeto_de_lei_32_-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta no município de Santana da Vargem, a lei Federal n° 13.977, de 8 de Janeiro de 2020, que institui a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea) e outras providências</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/20-05-2021_projeto_de_lei_38_2021.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/20-05-2021_projeto_de_lei_38_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por excesso de arrecadação, verificado na fonte de recurso 155 (transferências de recursos do Fundo Estadual de Saúde), referente a resolução SES/MG (Secretaria de Estado de Saúde de Minas Gerais)  n°7.150, de 13 de julho de 2020, no âmbito da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_40-2021.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_40-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 1.549, de 18 de maio de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/24-09-2021_projeto_de_lei_56-2021.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/24-09-2021_projeto_de_lei_56-2021.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a distribuição de lanches, a usuários do Sistema único de Saúde, que fazem consultas, procedimentos  e exames fora do Município de Santana da vargem</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/pl_69-2021.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/pl_69-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Saneamento Básico de Santana da Vargem, comando da Política Nacional de Saneamento Básico e dá outras providências</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLOLe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Juninho</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/17-05-2021_projeto_de_lei_ordinaria_08-2021_legislativo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/17-05-2021_projeto_de_lei_ordinaria_08-2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui a divulgação da listagem dos medicamentos disponíveis em falta na rede pública municipal de Saúde</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Ronalthe</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/01-06-2021_pl_cvd_-_ver.ronaltherocha.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/01-06-2021_pl_cvd_-_ver.ronaltherocha.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação dos gastos do Poder Público do Município de Santana da Vargem em relação à prevenção e ao enfrentamento do novo Coronavírus e dá outras providências"</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/02-08-2021_projeto_de_lei_juninho.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/02-08-2021_projeto_de_lei_juninho.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal da conscientização, prevenção e combate à depressão, ansiedade e síndrome do pânico e dá outras providências.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Jackson Luiz</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/06-08-2021_projeto_de_lei_medico_nas_creches.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/06-08-2021_projeto_de_lei_medico_nas_creches.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Atendimento Médico Pediatra, na (s) creche municipais de Santana da Vargem, e dá outras providências</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luiz Felipe</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/12-08-2021_projeto_de_lei_ordinaria_do_legislativo_15-21.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/12-08-2021_projeto_de_lei_ordinaria_do_legislativo_15-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/03-09-2021_plo_leg_29-2021_1.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/03-09-2021_plo_leg_29-2021_1.pdf</t>
   </si>
   <si>
     <t>Institui a semana municipal de  conscientização, prevenção e combate ao suicídio e dá outras providências</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/03-09-2021_projeto_de_lei_ordinaria_do_legislativo_31-21.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/03-09-2021_projeto_de_lei_ordinaria_do_legislativo_31-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços de odontologia nas redes públicas de educação</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_de_lei_40-2021_do_legislativo_-_fonaudiologia.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_de_lei_40-2021_do_legislativo_-_fonaudiologia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços de fonoaudiologia nas redes públicas de educação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -615,67 +615,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_04-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_05-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_ordinaria_n_09__executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_ordinaria_n_10_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/987/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/991/30-04-2021_projeto_de_lei_32_-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/20-05-2021_projeto_de_lei_38_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_40-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/24-09-2021_projeto_de_lei_56-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/17-05-2021_projeto_de_lei_ordinaria_08-2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/01-06-2021_pl_cvd_-_ver.ronaltherocha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/02-08-2021_projeto_de_lei_juninho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/06-08-2021_projeto_de_lei_medico_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/12-08-2021_projeto_de_lei_ordinaria_do_legislativo_15-21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/03-09-2021_plo_leg_29-2021_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/03-09-2021_projeto_de_lei_ordinaria_do_legislativo_31-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_de_lei_40-2021_do_legislativo_-_fonaudiologia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_04-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_05-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_ordinaria_n_09__executivo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_ordinaria_n_10_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/987/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/991/30-04-2021_projeto_de_lei_32_-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1051/20-05-2021_projeto_de_lei_38_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1079/plo_40-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1375/24-09-2021_projeto_de_lei_56-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1045/17-05-2021_projeto_de_lei_ordinaria_08-2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1067/01-06-2021_pl_cvd_-_ver.ronaltherocha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1200/02-08-2021_projeto_de_lei_juninho.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1216/06-08-2021_projeto_de_lei_medico_nas_creches.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1235/12-08-2021_projeto_de_lei_ordinaria_do_legislativo_15-21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/03-09-2021_plo_leg_29-2021_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/03-09-2021_projeto_de_lei_ordinaria_do_legislativo_31-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/projeto_de_lei_40-2021_do_legislativo_-_fonaudiologia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>