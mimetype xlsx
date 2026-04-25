--- v0 (2025-11-03)
+++ v1 (2026-04-25)
@@ -54,624 +54,624 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ronalthe</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da prefeitura do Município de Santana da Vargem, referente ao exercício 2020</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Elias Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/pl_2.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/pl_2.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por anulação parcial, no orçamento para o exercício 2024, para atender as despesas da manutenção do contrato de Rateio CISLAGOS e dá outras providências</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_3.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_3.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Infraestrutura de Minas Gerais, através do convênio 1301001601/2023 (SETOP) e dá outras providências</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/pl_4.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/pl_4.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiros o orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 8439/2022 e dá outras providências</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/pl_5.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/pl_5.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria do Estado de Saúde de Minas Gerais, através da resolução SES/MG n° 8429/2022 e dá outras providências</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_6.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_6.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Minas Gerais, através da resolução SES/MG nº 7628/2021 e dá outras providências</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/pl_7.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/pl_7.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria do Estado de Saúde de Minas Gerais, através da resolução SES/MG n 7924/2021 e dá outras providências</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/pl_8.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/pl_8.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial por siperavit financeiro no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7505/2021 e dá outras providências</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/pl_9.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/pl_9.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de créditos adicional especial, por superavit financeiro, no orçamento par ao exercício 2024, em decorrência dos valores recebidos da Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG n°9076/2023 e dá outras providências</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/pl_10.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/pl_10.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividade no PPA, autoriza abertura de crédito adicional especial, por superavit financeiros, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 8372/2022 e dá outras providências</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/pl_11.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 3771/2013 e dá outras providências</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/pl_14.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/pl_14.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 8428 e dá outras providências</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/pl_15.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/pl_15.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 5484 e dá outras providências</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/pl_16.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/pl_16.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7555 e dá outras providências</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_17.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_17.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7153 e dá outras providências</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_18.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_18.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 8384 e dá outras providências</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_19.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_19.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, sem decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7732 e dá outras providências</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_20.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_20.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7731 e dá outras providências</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_21.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_21.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7734 e dá outras providências</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_22.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_22.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, pro superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG n º 7730 e dá outras providências</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/pl24.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/pl24.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividade no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 8383 e dá outras providências</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/projeto_de_lei_25._pdf.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/projeto_de_lei_25._pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 7799 e dá outras providências</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/pl_26.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/pl_26.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais , através da resolução SES/MG nº 8161 e dá outras providências</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/pl_27.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/pl_27.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 8369 e dá outras providências</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/pl_28.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/pl_28.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG n° 8410 e dá outras providências</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/pl_29.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/pl_29.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PAA , autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais , através da resolução SES/MG n° 8686 e dá outras providências</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_30.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_30.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Saúde de Minas Gerais, através da resolução SES/MG nº 8888 e dá outras providências</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_31.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_31.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial,  por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 9081 e dá outras providências</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/pl_32.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/pl_32.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 9061 e dá outras providências</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/pl_33.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/pl_33.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades, autoriza abertura de crédito adicional especial por superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela secretaria de Estado de Minas Gerais, através da resolução SES/MG nº 9070 e dá outras providências</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/pl_34.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/pl_34.pdf</t>
   </si>
   <si>
     <t>Acresce Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial, pro superavit financeiro, no orçamento para o exercício 2024, em decorrência dos valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 9201 e dá outras providências</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/pl_35.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/pl_35.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial, por superavit financeiro, no orçamento para o exercício 2024 em decorrência de valores recebidos pela Secretaria de Estado de Saúde de Minas Gerais, através da resolução SES/MG nº 6985 e dá outras providências</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_040.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_040.pdf</t>
   </si>
   <si>
     <t>Cria Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial superavit financeiro no orçamento para o exercício 2024, para atender despesas referentes a Lei Complementar 195/2022 e Decreto 11.525/2023 e dá outras providências</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_lei_041.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_lei_041.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por superavit financeiro no orçamento para o exercício 2024, para atender despesas referentes a Lei Complementar 195/2022 e Decreto 11.525/2023 e dá outras providências</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e da outras providências</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/projeto_de__lei_56.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/projeto_de__lei_56.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a Transferência Especial Segov/MG 141675, e dá  outras providências</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/projeto_de_lei_57.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/projeto_de_lei_57.pdf</t>
   </si>
   <si>
     <t>Cria Projetos/Atividades no PPA, autoriza aberturas de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a Transferência Especial Segov/Mg 137862 e dá outras providências</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/projeto_de_lei_58.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a transparência especial segov/mg 139557 e dá outras providências</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a transparência especial segov/mg 144404, e dá outras providências</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_60.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_60.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a transparência especial segov/mg 142622 e dá outras providências</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/projeto_de_lei_61.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial por anulação parcial, na lei orçamentária anual para o exercício financeiro 2024, para atender as despesas referentes ao Bolsa Atleta e dá outras providências</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto__de_lei_64.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto__de_lei_64.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a transferência Fundo Fundo oriundo do Fundo Nacional de Saúde conforme a deliberação CIB-SUS/MG nº 4.498, e dá outras providências</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/pl_65_.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/pl_65_.pdf</t>
   </si>
   <si>
     <t>Cria Projeto/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes Contrato de Repasse ONU-962944/2024 - Operação 1095806-0- Programa Esporte- Reforma do Estágio e cobertura de quadra de esportes no Município de Santana da Vargem /MG e dá outras providências</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/pl_66.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/pl_66.pdf</t>
   </si>
   <si>
     <t>Cria Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial por superávit financeiro no orçamento para o exercício 2024, para atender despesas referentes SIGTV- Espelho da Programação 3158300020210001- Políticas Públicas 55901315830202101 e dá outras providências</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_70.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_70.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesas no município de Santana da Vagem/MG para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3626/pl_75.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3626/pl_75.pdf</t>
   </si>
   <si>
     <t>Cria Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes Convênio 12.100952/2024 Secretaria de Estado de Educação de Minas Gerais, e dá outras providências</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3627/pl_76.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3627/pl_76.pdf</t>
   </si>
   <si>
     <t>Cria Projetos/Atividades no PPA, autoriza abertura de crédito adicional especial por excesso de arrecadação no orçamento para o exercício 2024, para atender despesas referentes a Resolução SES/MG 9619/2024 e dá outras providências</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_lei_77_de_dezembro.pdf</t>
+    <t>http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_lei_77_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do inciso I, art. 4º, da Lei Municipal 1.743, de 22 de dezembro de 2023 e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -978,67 +978,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/pl_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/pl_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/pl_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/pl_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/pl_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/pl_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/pl_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/pl_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/pl_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/pl24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/projeto_de_lei_25._pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/pl_26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/pl_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/pl_28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/pl_29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/pl_32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/pl_33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/pl_34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/pl_35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/projeto_de__lei_56.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto__de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/pl_65_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/pl_66.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3626/pl_75.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3627/pl_76.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_lei_77_de_dezembro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3545/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3175/pl_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3142/pl_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3143/pl_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3145/pl_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3146/pl_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3147/pl_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3148/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3149/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3152/pl_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3153/pl_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3154/pl_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3162/pl24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3163/projeto_de_lei_25._pdf.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3164/pl_26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3165/pl_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3166/pl_28.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3167/pl_29.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_30.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3170/pl_32.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3171/pl_33.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3172/pl_34.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3173/pl_35.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3323/projeto_de_lei_040.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3324/projeto_de_lei_041.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3341/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3458/projeto_de__lei_56.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3459/projeto_de_lei_57.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3460/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3461/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_60.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3463/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3477/projeto__de_lei_64.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3517/pl_65_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3518/pl_66.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3546/projeto_de_lei_70.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3626/pl_75.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3627/pl_76.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadavargem.mg.leg.br/media/sapl/public/materialegislativa/2024/3643/projeto_de_lei_77_de_dezembro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>