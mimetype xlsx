--- v0 (2026-03-10)
+++ v1 (2026-05-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="27">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 24 de 2025</t>
   </si>
   <si>
@@ -70,53 +70,50 @@
     <t>Projeto de Lei Complementar nº 3 de 2026</t>
   </si>
   <si>
     <t>Argemiro Rodrigues Galvão - Prefeito Municipal 2025/2028</t>
   </si>
   <si>
     <t>Altera o anexo Atribuições da Lei Complementar 023/2022, que "Dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores do Poder Executivo" a fim de criar vagas para o cargo de Auxiliar de Serviços Públicos</t>
   </si>
   <si>
     <t>Parecer jurídico favorável</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 4 de 2026</t>
   </si>
   <si>
     <t>Altera o Anexo Atribuições da Lei Complementar 024/2022, que "Estabelece o Plano de Cargos e Salários do Magistério da Prefeitura  Municipal de Santana da Vargem" a fim de criar o cargo Auxiliar de Apoio à Educação Especial e ampliar o número de vagas do Cargo de Professor</t>
   </si>
   <si>
     <t>Regime de Urgência aprovado</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 44 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Antonio Afonso</t>
   </si>
   <si>
     <t>Altera o caput do art 41 da Lei Municipal nº 1.483/20219, que "Dispõe sobre a Política Municipal de Proteção aos direitos da Criança e do Adolescente, Conselho  Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente, e o Conselho Tutelar" a fim de alterar o horário de funcionamento</t>
   </si>
   <si>
     <t>Proposição autuada e cumprindo prazo de pauta</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 45 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1.937/2025 que "Dispõe sobre o Plano Plurianual para o quadriênio de 2026 a 2029", e a Lei Municipal nº 1.939/2025, que "Estima receita e fixa a despesa do Município de Santana da Vargem-MG para o exercício financeiro de 2026" visando a abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 46 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 47 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vantagem compensatória destinada a assegurar a a efetividade da revisão geral anual aos servidores públicos municipais, cujo vencimento básico corresponda ao salário mínimo nacional</t>
   </si>
 </sst>
 </file>
 
@@ -534,117 +531,117 @@
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4710</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>4712</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>4714</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>4713</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>