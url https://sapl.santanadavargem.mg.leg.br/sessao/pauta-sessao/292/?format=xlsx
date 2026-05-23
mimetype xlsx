--- v0 (2026-03-08)
+++ v1 (2026-05-23)
@@ -111,78 +111,78 @@
   <si>
     <t>Emenda supressiva nº 1 de 25 de fevereiro de 2026: Suprime o artigo 4º do Projeto de Lei Ordinária do Legislativo nº 02 de 16 de janeiro de 2025</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 2 de 2025</t>
   </si>
   <si>
     <t>Institui o prêmio "Estudante Destaque do Ano" em reconhecimento e valorização aos estudantes que se destacarem nos ensino fundamental e médio, em cada ano letivo, no municio de Santana da Vargem.</t>
   </si>
   <si>
     <t>Recebeu emenda(s)</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 27 de 2025</t>
   </si>
   <si>
     <t>Everton Paulo,Jackson Luiz</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da divulgação, nas unidades públicas de saúde do município de Santana da Vargem, dos nomes e horários de atendimento dos médicos vinculados ao SUS e dá outras providências</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Indicações nº 1 de 2026</t>
+    <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Gleyton de Oliveira</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Argemiro Rodrigues Galvão, a necessidade de providenciar a limpeza e manutenção da Avenida Hélio Terra bem como a entrada do loteamento Mário Alves de Carvalho</t>
   </si>
   <si>
-    <t>Indicações nº 2 de 2026</t>
+    <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Prefeito Municipal que sejam realizadas providências para a limpeza do Bairro São Domingos, com retirada de entulhos, resíduos de limpeza de quintais  e resíduos dos domicílios</t>
   </si>
   <si>
-    <t>Indicações nº 3 de 2026</t>
+    <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Prefeito Municipal que sejam realizadas providências para a realização de capina do bairro São Domingos e roçagem das margenms do Ribeirão Santana</t>
   </si>
   <si>
-    <t>Indicações nº 4 de 2026</t>
+    <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Prefeito Municipal que sejam realizadas providências quanto à manutenção dos bloquetes das ruas de Santana da Vargem</t>
   </si>
   <si>
-    <t>Indicações nº 6 de 2026</t>
+    <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
     <t>Indico ao Exmº Sr. Prefeito Municipal que sejam tomadas providências para a aquisição de uma roçadeira articulada, a fim de melhor atender as demandas de roçagem e manutenção das vias e áreas públicas do município</t>
   </si>
   <si>
     <t>Requerimento nº 5 de 2026</t>
   </si>
   <si>
     <t>Paulo José</t>
   </si>
   <si>
     <t>Reitera solicitação anteriormente protocolada no ano de 2025, referente à adoção de providências para a solução definitiva dos recorrentes alagamentos/enchentes na Avenida Hélio Terra;</t>
   </si>
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Requer o envio de cópias das notas fiscais referentes aos equipamentos adquiridos com os recursos de emenda impositiva de autoria do vereador Jackson Luiz Venâncio de Souza</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
     <t>Requer  providências e manutenção na praça Theomara Maise Correia, manutenção dos reparados dos brinquedos do parquinho e manutenção dos brinquedos instalados na praça do Padre Vitor</t>
   </si>