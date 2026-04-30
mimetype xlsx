--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -10,197 +10,215 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="56">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 42 de 2026</t>
   </si>
   <si>
     <t>Argemiro Rodrigues Galvão - Prefeito Municipal 2025/2028</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.937/2025 que "Dispõe sobre o Plano Plurianual para o quadriênio de 2026 a 2029" a Lei Municipal nº 1.939/2025, que "Estima receitas e fixa despesas do Município de Santana da Vargem -MG para o exercício financeiro de 2026" visando a abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>Parecer favorável da comissão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 44 de 2026</t>
   </si>
   <si>
+    <t>Altera o caput do art 41 da Lei Municipal nº 1.483/20219, que "Dispõe sobre a Política Municipal de Proteção aos direitos da Criança e do Adolescente, Conselho  Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente, e o Conselho Tutelar" a fim de alterar o horário de funcionamento</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 45 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº1.937/2025 que "Dispõe sobre o Plano Plurianual para o quadriênio de 2026 a 2029", e a Lei Municipal nº 1.939/2025, que "Estima receita e fixa a despesa do Município de Santana da Vargem-MG para o exercício financeiro de 2026" visando a abertura de crédito adicional especial</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.937/2025 que "Dispõe sobre o Plano Plurianual para o quadriênio de 2026  a 2029" e Lei Municipal nº 1.939/2025, que "Estima receita e fixa despesa do Município de Santana da Vargem-MG para o exercício financeiro de 2026, visando a abertura de crédito adicional especial</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.937/2025 que "Dispõe sobre o Plano Plurianual para o quadriênio de 2026 a 2029" e a Lei  Municipal nº 1.939/2025, que "Estima receita e fixa a despesa do Município de Santana da Vargem-MG para o exercício financeiro de 2026, visando a abertura de crédito adicional especial</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo nº 25 de 2025</t>
+  </si>
+  <si>
+    <t>Jackson Luiz</t>
+  </si>
+  <si>
+    <t>Institui o Estatuto Municipal das Pessoas com Doenças Raras e dá outras providências</t>
+  </si>
+  <si>
+    <t>Aprovada em 1º votação</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 109 de 2025</t>
+  </si>
+  <si>
+    <t>Autoriza a permuta de imóvel pertencente ao Município de Santana da Vargem -MG com particular, estabelece condições para sua formalização</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo nº 2 de 2025</t>
+  </si>
+  <si>
+    <t>Institui o prêmio "Estudante Destaque do Ano" em reconhecimento e valorização aos estudantes que se destacarem nos ensino fundamental e médio, em cada ano letivo, no municio de Santana da Vargem.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo nº 27 de 2025</t>
+  </si>
+  <si>
+    <t>Everton Paulo,Jackson Luiz</t>
+  </si>
+  <si>
+    <t>Institui a obrigatoriedade da divulgação, nas unidades públicas de saúde do município de Santana da Vargem, dos nomes e horários de atendimento dos médicos vinculados ao SUS e dá outras providências</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar nº 18 de 2025</t>
+  </si>
+  <si>
+    <t>Altera o Anexo Atribuições da Lei Complementar 023, de 31 de março de 2022, que "Dispõe sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores do Pode Executivo" para criar cargos em comissão, vinculados às Secretarias Municipais"</t>
+  </si>
+  <si>
+    <t>Adiada discussão e votação.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Indicação nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Silmara Girlaine</t>
+  </si>
+  <si>
+    <t>Indico ao Exmº Sr;. Argemiro Rodrigues Galvão prefeito municipal a necessidade de que seja providenciada a construção de rampa de acessibilidade na Praça Egídio Filho "Pracinha do Skinão" neste município</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Exmº Sr. Argemiro Rodrigues Galvão, prefeito municipal, a instalação de placas de sinalização vertical de regulamentação nas vagas destinadas a Pessoas com Deficiência (PCD) no âmbito do município</t>
+  </si>
+  <si>
+    <t>Indicação nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Everton Paulo</t>
+  </si>
+  <si>
+    <t>Indica a instalação de refletores de LED direcionados aos mastros principais da prefeitura , praça da matriz e demais prédios públicos estratégicos.</t>
+  </si>
+  <si>
+    <t>Veto nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Mensagem de veto nº 001/2026 ao Projeto de Ordinária do Legislativo 018/2025</t>
+  </si>
+  <si>
+    <t>Proposição autuada e cumprindo prazo de pauta</t>
+  </si>
+  <si>
+    <t>Veto nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Mensagem de veto nº 002/2025 ao projeto de lei ordinária do Legislativo nº 26/2025</t>
+  </si>
+  <si>
+    <t>Veto nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Mensagem de veto nº 003/2026 ao projeto de Lei Ordinária do Legislativo nº 019/2025</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre acordo para pagamento de débitos a aposentados e pensionistas do Município de Santana da Vargem - MG com os servidores aposentados e pensionistas</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
     <t>Antonio Afonso</t>
-  </si>
-[...106 lines deleted...]
-    <t>Projeto de Lei Complementar do Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo 1 e 2 da Lei Complementar Municipal nº 16 de 23 de julho de 2019 (Plano de Cargos e Salários do Legislativo Municipal)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -495,51 +513,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -560,357 +578,397 @@
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>4710</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>4712</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4714</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>4724</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>4725</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>4397</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>4406</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3685</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>4449</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>30</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>4768</v>
+        <v>4385</v>
       </c>
       <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>4769</v>
+        <v>4768</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>4740</v>
+        <v>4769</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>4741</v>
+        <v>4772</v>
       </c>
       <c r="B15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>4739</v>
+        <v>4740</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>4770</v>
+        <v>4741</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
+        <v>4739</v>
+      </c>
+      <c r="B18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>4770</v>
+      </c>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
         <v>4771</v>
       </c>
-      <c r="B18" t="s">
-[...12 lines deleted...]
-        <v>41</v>
+      <c r="B20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>